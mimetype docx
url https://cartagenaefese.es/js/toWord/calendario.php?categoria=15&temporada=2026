--- v0 (2026-09-20)
+++ v1 (2026-11-07)
@@ -17,51 +17,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">CALENDARIO. INFANTIL</w:t>
+        <w:t xml:space="preserve">CALENDARIO. PRIMERA PREBENJAMIN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="myOwnTableStyle"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -176,114 +176,224 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">20/09/2026</w:t>
+              <w:t xml:space="preserve">25/10/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">E.F. SANTA ANA</w:t>
+              <w:t xml:space="preserve">A.D. LA UNIÓN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">CARTAGENA F.C. UCAM</w:t>
+              <w:t xml:space="preserve">EF SANTA ANA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:before="0" w:after="0" w:line="250" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Más información: WWW.CARTAGENAEFESE.ES                            e-mail:  efese@cartagenaefese.es</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="500" w:right="850" w:bottom="500" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>